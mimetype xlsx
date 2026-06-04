--- v0 (2026-03-26)
+++ v1 (2026-06-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7c432eac644fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd99f0038771492e87766a13952ba416.psmdcp" Id="R234c524dda3f4602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cc20602ec24099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ec870f8299640cabb25e703621ac0e2.psmdcp" Id="R4f6c649bedd04454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="TC" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Nutan Vidya Mandir
 (School Leaving Certificate)</x:t>
   </x:si>
   <x:si>
     <x:t>id</x:t>
   </x:si>