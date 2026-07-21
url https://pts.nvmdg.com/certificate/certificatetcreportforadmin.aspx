--- v1 (2026-06-04)
+++ v2 (2026-07-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cc20602ec24099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ec870f8299640cabb25e703621ac0e2.psmdcp" Id="R4f6c649bedd04454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90bf8f57e53742a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f040a765aec64807b814d83537f9122a.psmdcp" Id="Rc052ff6b056e40e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="TC" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Nutan Vidya Mandir
 (School Leaving Certificate)</x:t>
   </x:si>
   <x:si>
     <x:t>id</x:t>
   </x:si>