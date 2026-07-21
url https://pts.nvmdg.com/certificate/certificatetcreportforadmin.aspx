--- v2 (2026-07-21)
+++ v3 (2026-07-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90bf8f57e53742a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f040a765aec64807b814d83537f9122a.psmdcp" Id="Rc052ff6b056e40e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aef3737c9a9415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/183337317e1647748e4657d10d8724ad.psmdcp" Id="Re5761142e4804f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="TC" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Nutan Vidya Mandir
 (School Leaving Certificate)</x:t>
   </x:si>
   <x:si>
     <x:t>id</x:t>
   </x:si>