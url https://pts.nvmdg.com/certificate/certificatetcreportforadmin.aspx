--- v3 (2026-07-21)
+++ v4 (2026-07-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aef3737c9a9415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/183337317e1647748e4657d10d8724ad.psmdcp" Id="Re5761142e4804f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee49be5c3ae4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec21873934cc4919a9369c2f44438bc6.psmdcp" Id="Rc4a4f8ad50ed44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="TC" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Nutan Vidya Mandir
 (School Leaving Certificate)</x:t>
   </x:si>
   <x:si>
     <x:t>id</x:t>
   </x:si>