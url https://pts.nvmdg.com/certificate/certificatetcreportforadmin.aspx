--- v4 (2026-07-21)
+++ v5 (2026-09-06)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee49be5c3ae4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec21873934cc4919a9369c2f44438bc6.psmdcp" Id="Rc4a4f8ad50ed44dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e07c162f534ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c480a3d05bb649109db041ef1533611c.psmdcp" Id="Rfc69a66efb104610" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="TC" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Nutan Vidya Mandir
 (School Leaving Certificate)</x:t>
   </x:si>
   <x:si>
     <x:t>id</x:t>
   </x:si>